--- v0 (2026-03-24)
+++ v1 (2026-10-20)
@@ -1,965 +1,700 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15DF3B0E" w14:textId="77777777" w:rsidR="00633B05" w:rsidRDefault="00CE7066" w:rsidP="00134246">
+    <w:p w14:paraId="503B5047" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRPr="003A1A68" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CE7066">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1A68">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-[...34 lines deleted...]
-        <w:t>Selection Criteria</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MSM Fellowship Application Requirements/Selection Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE955F0" w14:textId="3664DB3E" w:rsidR="0031139C" w:rsidRDefault="0031139C" w:rsidP="00F85619">
+    <w:p w14:paraId="0E839D12" w14:textId="74B7CE94" w:rsidR="003A1A68" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This MSM Fellowship is awarded to postgraduate students pursuing or planning to pursue a Master’s Degree at the School of Industrial Technology, USM</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B92479">
+        <w:t xml:space="preserve">This MSM Fellowship is awarded to postgraduate students pursuing or planning to pursue a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>master’s degree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the School of Industrial Technology, USM</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2618DB21" w14:textId="1AB6999C" w:rsidR="0029563E" w:rsidRPr="00F85619" w:rsidRDefault="0029563E" w:rsidP="00F85619">
+    <w:p w14:paraId="6A2D76E1" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRPr="00F85619" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following students are eligible to apply</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8C82C8" w14:textId="4E9A6B98" w:rsidR="0029563E" w:rsidRDefault="00C23E80" w:rsidP="0029563E">
+    <w:p w14:paraId="6D36908B" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Newly registered postgraduates</w:t>
       </w:r>
-      <w:r w:rsidR="0029563E">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">less than </w:t>
-[...6 lines deleted...]
-        <w:t>six</w:t>
+        <w:t>less than six months from the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> months from the</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> registration date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5194DF68" w14:textId="239612E1" w:rsidR="00E30A9A" w:rsidRDefault="0029563E" w:rsidP="00E30A9A">
+    <w:p w14:paraId="61541988" w14:textId="398806A5" w:rsidR="003A1A68" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="00C23E80" w:rsidRPr="00F85619">
-[...32 lines deleted...]
-        <w:t>applied</w:t>
+      <w:r w:rsidRPr="00F85619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>raduated students who have applied</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> for a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Program </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Institute of Postgraduate (IPS) USM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a program at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B791C">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4FE41D4B" w14:textId="30A59D38" w:rsidR="000B791C" w:rsidRPr="00E30A9A" w:rsidRDefault="00E30A9A" w:rsidP="0029563E">
+    <w:p w14:paraId="72646C1E" w14:textId="1CBB9464" w:rsidR="003A1A68" w:rsidRPr="00E30A9A" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30A9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Graduated students accepted for a Master Programme </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B1560E">
+        <w:t xml:space="preserve">Graduated students accepted for a Master Program </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00E30A9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Institute of Postgraduate (IPS) USM</w:t>
       </w:r>
-      <w:r w:rsidR="003349CF">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> yet to register.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>but yet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to register.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062F3A74" w14:textId="15E179DF" w:rsidR="00CE7066" w:rsidRPr="00F85619" w:rsidRDefault="00CE7066" w:rsidP="00F85619">
+    <w:p w14:paraId="1194A274" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRPr="00F85619" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The applicant</w:t>
-[...55 lines deleted...]
-        <w:t>at least 3.25 in the relevant fields.</w:t>
+        <w:t>The applicants must have completed their bachelor’s degree with a CGPA of at least 3.25 in the relevant fields.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE22CC9" w14:textId="442685F9" w:rsidR="00C23E80" w:rsidRPr="00F85619" w:rsidRDefault="00C23E80" w:rsidP="00F85619">
+    <w:p w14:paraId="0E28F0D2" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRPr="00F85619" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The applicant must be a Malaysian who is not more than 30 years old in the year of application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDD0125" w14:textId="2CBD7BCE" w:rsidR="00CE7066" w:rsidRPr="00F85619" w:rsidRDefault="00046F37" w:rsidP="00F85619">
+    <w:p w14:paraId="53AB5000" w14:textId="3E4D0443" w:rsidR="003A1A68" w:rsidRPr="00F85619" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The applicant must not be bonded to or </w:t>
-[...6 lines deleted...]
-        <w:t>receive</w:t>
+        <w:t xml:space="preserve">The applicant must not be bonded to or receive any financial </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any financial aids or awards from other organization</w:t>
-[...6 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>aid</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>/in</w:t>
-[...6 lines deleted...]
-        <w:t>sti</w:t>
+        <w:t xml:space="preserve"> or awards from other organizations/institutions for his/her Master Program. If the applicant </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tutions </w:t>
-[...48 lines deleted...]
-        <w:t>applicant decided to accept MSM Fellowship, he/she must withdraw from the other financial aid.</w:t>
+        <w:t>decides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to accept MSM Fellowship, he/she must withdraw from the other financial aid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1881D863" w14:textId="74CA8369" w:rsidR="00226992" w:rsidRPr="00F85619" w:rsidRDefault="00046F37" w:rsidP="00F85619">
+    <w:p w14:paraId="6E28F42D" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRPr="00F85619" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upon completi</w:t>
       </w:r>
-      <w:r w:rsidR="001A63D2">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ng</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> to further his/her study immediately or while serving the service bond, he/she may write to the Engagement Committee for exemption.</w:t>
+        <w:t xml:space="preserve"> the study, the recipient of MSM Fellowship must remain in Malaysia to work for the public or private sector for a minimum period of two (2) years. However, if the Fellow chooses to further his/her study immediately or while serving the service bond, he/she may write to the Engagement Committee for exemption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48570FD4" w14:textId="77777777" w:rsidR="00BE35B6" w:rsidRDefault="00BE35B6" w:rsidP="0031139C">
-[...22 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:p w14:paraId="3D3D92FE" w14:textId="77777777" w:rsidR="004F0B62" w:rsidRDefault="004F0B62"/>
+    <w:sectPr w:rsidR="004F0B62">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="51FCDE39" w14:textId="77777777" w:rsidR="00C35A13" w:rsidRDefault="00C35A13" w:rsidP="003A1A68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="535FC9CD" w14:textId="77777777" w:rsidR="00C35A13" w:rsidRDefault="00C35A13" w:rsidP="003A1A68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1406732218"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="46732FF6" w14:textId="04D38F65" w:rsidR="003A1A68" w:rsidRDefault="003A1A68">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="02CA6E4D" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRDefault="003A1A68">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="52AC6885" w14:textId="77777777" w:rsidR="00C35A13" w:rsidRDefault="00C35A13" w:rsidP="003A1A68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1ECE14D3" w14:textId="77777777" w:rsidR="00C35A13" w:rsidRDefault="00C35A13" w:rsidP="003A1A68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BEB60AD" w14:textId="4122CE55" w:rsidR="003A1A68" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="006B101E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F5265E6" wp14:editId="471C0C49">
+          <wp:extent cx="2464904" cy="609515"/>
+          <wp:effectExtent l="0" t="0" r="0" b="635"/>
+          <wp:docPr id="798343146" name="Picture 2" descr="ppti banner">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35EEF9DC-7D13-AD10-C243-DF1E3C87D810}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4098" name="Picture 2" descr="ppti banner">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35EEF9DC-7D13-AD10-C243-DF1E3C87D810}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="8786" t="13912" r="54778" b="18799"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2464904" cy="609515"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1F33C6FD" w14:textId="77777777" w:rsidR="003A1A68" w:rsidRDefault="003A1A68" w:rsidP="003A1A68">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B90FB4"/>
-[...173 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422C484E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AA2953A"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1001,448 +736,134 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="1" w16cid:durableId="638342303">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00CE7066"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00FD7DA3"/>
+    <w:rsidRoot w:val="003A1A68"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rsid w:val="00402673"/>
+    <w:rsid w:val="004F0B62"/>
+    <w:rsid w:val="00C35A13"/>
+    <w:rsid w:val="00C81C7C"/>
+    <w:rsid w:val="00D15E16"/>
+    <w:rsid w:val="00F561A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ms-MY" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-MY" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2E5FB1BD"/>
-  <w15:docId w15:val="{302848BF-5A38-4AF8-9FD4-EDFCB6E83F0E}"/>
+  <w14:docId w14:val="528A1DE2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B836F76A-CF3E-4FF6-A11D-FAF4B9B8FBA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-MY" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1557,51 +978,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1783,406 +1204,958 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00633B05"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C23E80"/>
+    <w:rsid w:val="003A1A68"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A1A68"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003A1A68"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>202</Words>
-  <Characters>1158</Characters>
+  <Words>201</Words>
+  <Characters>1151</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1358</CharactersWithSpaces>
+  <CharactersWithSpaces>1350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>USER</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Khozema Ahmed Ali</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>